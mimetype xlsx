--- v0 (2025-10-29)
+++ v1 (2026-04-28)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://naktuinbouw-my.sharepoint.com/personal/a_mooren_naktuinbouw_nl/Documents/Bureaublad/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://naktuinbouw-my.sharepoint.com/personal/l_wever_naktuinbouw_nl/Documents/Bureaublad/tijdelijk/website/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1CC8DFC3-D7A9-42CF-86B7-78329D835CA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0EDD948F-1D7D-47AE-98EB-EC49EE1BE8CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-3135" windowWidth="29040" windowHeight="15720" xr2:uid="{E9366FDD-450D-46E4-A425-BC6C68560826}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E9366FDD-450D-46E4-A425-BC6C68560826}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -165,98 +165,98 @@
   <si>
     <t>Inkoop groenteplanten van bij Naktuinbouw geregistreerde plantenkwekers</t>
   </si>
   <si>
     <t>Inkoopwaarde van de zaden gebruikt voor de opkweek van groenteplanten</t>
   </si>
   <si>
     <t>Klantnummer:</t>
   </si>
   <si>
     <t>Bedrijfsnaam:</t>
   </si>
   <si>
     <t>Ingevoerd door:</t>
   </si>
   <si>
     <t>Plaats van invoer:</t>
   </si>
   <si>
     <t xml:space="preserve">Datum van invoer: </t>
   </si>
   <si>
     <t>296 -  Bloemisterij-Groentegewassen</t>
   </si>
   <si>
+    <t>Bovenstaande bedragen komen overeen met de financiele administratie en zijn in de vastgestelde jaarrekening opgenomen.
+Financiële omzetopgaven dienen op de volgende wijze te worden aangeleverd bij Naktuinbouw:
+- Bij omzetbedragen hoger dan € 12 miljoen moet ook een accountantsverklaring worden verstrekt
+- Bij omzetbedragen van € 700.000,- tot € 12 miljoen moet een verklaring van een erkend boekhoudbureau worden bijgevoegd
+- Bij omzetbedragen tot € 700.000,- volstaat het ingevulde omzetopgaveformulier</t>
+  </si>
+  <si>
+    <t>334 - Bloemzaailingen</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">De opgave loopt over het teelt-/verkoopseizoen van </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>1 mei 2024 tot 1 mei 2025</t>
+      <t>1 mei 2025 tot 1 mei 2026</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (boekjaar) of in het kalenderjaar </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>2024</t>
+      <t>2025</t>
     </r>
-  </si>
-[...8 lines deleted...]
-    <t>334 - Bloemzaailingen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="42" formatCode="_ &quot;€&quot;\ * #,##0_ ;_ &quot;€&quot;\ * \-#,##0_ ;_ &quot;€&quot;\ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -980,706 +980,706 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC896740-CF27-46D4-A1D4-28B4672354CC}">
   <sheetPr codeName="Blad1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E28" sqref="E28"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.1796875" style="1" hidden="1"/>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="74.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="3.28515625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="10" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="39"/>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="35"/>
     </row>
-    <row r="2" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="2" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="40"/>
       <c r="B2" s="45" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="36"/>
     </row>
-    <row r="3" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="40"/>
       <c r="B3" s="50" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="36"/>
     </row>
-    <row r="4" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="40"/>
       <c r="B4" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="44"/>
       <c r="F4" s="36"/>
     </row>
-    <row r="5" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="40"/>
       <c r="B5" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="31"/>
       <c r="D5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14"/>
       <c r="F5" s="36"/>
     </row>
-    <row r="6" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="40"/>
       <c r="B6" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="27"/>
       <c r="D6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="36"/>
     </row>
-    <row r="7" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="40"/>
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="15">
         <f>SUM(E5-E6)</f>
         <v>0</v>
       </c>
       <c r="F7" s="36"/>
     </row>
-    <row r="8" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="40"/>
       <c r="B8" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="31"/>
       <c r="D8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="14"/>
       <c r="F8" s="36"/>
     </row>
-    <row r="9" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="40"/>
       <c r="B9" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="27"/>
       <c r="D9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="14"/>
       <c r="F9" s="36"/>
     </row>
-    <row r="10" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="40"/>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="15">
         <f>SUM(E8-E9)</f>
         <v>0</v>
       </c>
       <c r="F10" s="36"/>
     </row>
-    <row r="11" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="40"/>
       <c r="B11" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="31"/>
       <c r="D11" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="14"/>
       <c r="F11" s="36"/>
     </row>
-    <row r="12" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="40"/>
       <c r="B12" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="27"/>
       <c r="D12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="14"/>
       <c r="F12" s="36"/>
     </row>
-    <row r="13" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="40"/>
       <c r="B13" s="28"/>
       <c r="C13" s="28"/>
       <c r="D13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="15">
         <f>SUM(E11-E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="36"/>
     </row>
-    <row r="14" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="40"/>
       <c r="B14" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="14"/>
       <c r="F14" s="36"/>
     </row>
-    <row r="15" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="40"/>
       <c r="B15" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="27"/>
       <c r="D15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="14"/>
       <c r="F15" s="36"/>
     </row>
-    <row r="16" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="40"/>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="15">
         <f>SUM(E14-E15)</f>
         <v>0</v>
       </c>
       <c r="F16" s="36"/>
     </row>
-    <row r="17" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="40"/>
       <c r="B17" s="44" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="44"/>
       <c r="D17" s="44"/>
       <c r="E17" s="44"/>
       <c r="F17" s="36"/>
     </row>
-    <row r="18" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="40"/>
       <c r="B18" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E18" s="14"/>
       <c r="F18" s="36"/>
     </row>
-    <row r="19" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="40"/>
       <c r="B19" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="27"/>
       <c r="D19" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E19" s="14"/>
       <c r="F19" s="36"/>
     </row>
-    <row r="20" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="40"/>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E20" s="15">
         <f>SUM(E18-E19)</f>
         <v>0</v>
       </c>
       <c r="F20" s="36"/>
     </row>
-    <row r="21" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="40"/>
       <c r="B21" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="31"/>
       <c r="D21" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="14"/>
       <c r="F21" s="36"/>
     </row>
-    <row r="22" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="40"/>
       <c r="B22" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="27"/>
       <c r="D22" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E22" s="14"/>
       <c r="F22" s="36"/>
     </row>
-    <row r="23" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="40"/>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="15">
         <f>SUM(E21-E22)</f>
         <v>0</v>
       </c>
       <c r="F23" s="36"/>
     </row>
-    <row r="24" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="40"/>
       <c r="B24" s="52" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="52"/>
       <c r="D24" s="20"/>
       <c r="E24" s="21"/>
       <c r="F24" s="36"/>
     </row>
-    <row r="25" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="40"/>
       <c r="B25" s="53" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="53"/>
       <c r="D25" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="36"/>
     </row>
-    <row r="26" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="40"/>
       <c r="B26" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="34"/>
       <c r="D26" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E26" s="8"/>
       <c r="F26" s="36"/>
     </row>
-    <row r="27" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="40"/>
       <c r="B27" s="34" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="34"/>
       <c r="D27" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="36"/>
     </row>
-    <row r="28" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="40"/>
       <c r="B28" s="32" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C28" s="32"/>
       <c r="D28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E28" s="14"/>
       <c r="F28" s="36"/>
     </row>
-    <row r="29" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="40"/>
       <c r="B29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="27"/>
       <c r="D29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E29" s="14"/>
       <c r="F29" s="36"/>
     </row>
-    <row r="30" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="40"/>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E30" s="15">
         <f>SUM(E28-E29)</f>
         <v>0</v>
       </c>
       <c r="F30" s="36"/>
     </row>
-    <row r="31" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="40"/>
       <c r="B31" s="13"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="10"/>
       <c r="F31" s="36"/>
     </row>
-    <row r="32" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="40"/>
       <c r="B32" s="49" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="49"/>
       <c r="D32" s="49"/>
       <c r="E32" s="49"/>
       <c r="F32" s="36"/>
     </row>
-    <row r="33" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="40"/>
       <c r="B33" s="51" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="51"/>
       <c r="D33" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E33" s="8"/>
       <c r="F33" s="36"/>
     </row>
-    <row r="34" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="40"/>
       <c r="B34" s="13"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="10"/>
       <c r="F34" s="36"/>
     </row>
-    <row r="35" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="40"/>
       <c r="B35" s="29" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="29"/>
       <c r="D35" s="29"/>
       <c r="E35" s="29"/>
       <c r="F35" s="36"/>
     </row>
-    <row r="36" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="40"/>
       <c r="B36" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="30"/>
       <c r="D36" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E36" s="8"/>
       <c r="F36" s="36"/>
     </row>
-    <row r="37" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="40"/>
       <c r="B37" s="13"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="10"/>
       <c r="F37" s="36"/>
     </row>
-    <row r="38" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="40"/>
       <c r="B38" s="43" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="43"/>
       <c r="D38" s="43"/>
       <c r="E38" s="43"/>
       <c r="F38" s="36"/>
     </row>
-    <row r="39" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="40"/>
       <c r="B39" s="54" t="s">
         <v>21</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="22"/>
       <c r="E39" s="23"/>
       <c r="F39" s="36"/>
     </row>
-    <row r="40" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="40"/>
       <c r="B40" s="53" t="s">
         <v>22</v>
       </c>
       <c r="C40" s="53"/>
       <c r="D40" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E40" s="8"/>
       <c r="F40" s="36"/>
     </row>
-    <row r="41" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="40"/>
       <c r="B41" s="55" t="s">
         <v>23</v>
       </c>
       <c r="C41" s="55"/>
       <c r="D41" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E41" s="12"/>
       <c r="F41" s="36"/>
     </row>
-    <row r="42" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="40"/>
       <c r="B42" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="33"/>
       <c r="D42" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E42" s="14"/>
       <c r="F42" s="36"/>
     </row>
-    <row r="43" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="40"/>
       <c r="B43" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C43" s="27"/>
       <c r="D43" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E43" s="14"/>
       <c r="F43" s="36"/>
     </row>
-    <row r="44" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="40"/>
       <c r="B44" s="27" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="27"/>
       <c r="D44" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="14"/>
       <c r="F44" s="36"/>
     </row>
-    <row r="45" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="40"/>
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E45" s="15">
         <f>SUM(E42-E43-E44)</f>
         <v>0</v>
       </c>
       <c r="F45" s="36"/>
     </row>
-    <row r="46" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="40"/>
       <c r="B46" s="13"/>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="10"/>
       <c r="F46" s="36"/>
     </row>
-    <row r="47" spans="1:6" s="19" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" s="19" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="40"/>
       <c r="B47" s="47" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C47" s="48"/>
       <c r="D47" s="48"/>
       <c r="E47" s="48"/>
       <c r="F47" s="36"/>
     </row>
-    <row r="48" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="40"/>
       <c r="B48" s="5"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="6"/>
       <c r="F48" s="36"/>
     </row>
-    <row r="49" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="40"/>
       <c r="B49" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C49" s="25"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="36"/>
     </row>
-    <row r="50" spans="1:6" ht="5.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="40"/>
       <c r="B50" s="5"/>
       <c r="C50" s="24"/>
       <c r="D50" s="24"/>
       <c r="E50" s="24"/>
       <c r="F50" s="36"/>
     </row>
-    <row r="51" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="40"/>
       <c r="B51" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="46"/>
       <c r="D51" s="46"/>
       <c r="E51" s="46"/>
       <c r="F51" s="36"/>
     </row>
-    <row r="52" spans="1:6" ht="5.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="40"/>
       <c r="B52" s="5"/>
       <c r="C52" s="24"/>
       <c r="D52" s="24"/>
       <c r="E52" s="24"/>
       <c r="F52" s="36"/>
     </row>
-    <row r="53" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="40"/>
       <c r="B53" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C53" s="46"/>
       <c r="D53" s="46"/>
       <c r="E53" s="46"/>
       <c r="F53" s="36"/>
     </row>
-    <row r="54" spans="1:6" ht="5.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="40"/>
       <c r="B54" s="5"/>
       <c r="C54" s="24"/>
       <c r="D54" s="24"/>
       <c r="E54" s="24"/>
       <c r="F54" s="36"/>
     </row>
-    <row r="55" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="40"/>
       <c r="B55" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C55" s="46"/>
       <c r="D55" s="46"/>
       <c r="E55" s="46"/>
       <c r="F55" s="36"/>
     </row>
-    <row r="56" spans="1:6" ht="5.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="40"/>
       <c r="B56" s="5"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="6"/>
       <c r="F56" s="36"/>
     </row>
-    <row r="57" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="40"/>
       <c r="B57" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="16"/>
       <c r="D57" s="18"/>
       <c r="E57" s="6"/>
       <c r="F57" s="36"/>
     </row>
-    <row r="58" spans="1:6" ht="10" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="58" spans="1:6" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="41"/>
       <c r="B58" s="42"/>
       <c r="C58" s="42"/>
       <c r="D58" s="42"/>
       <c r="E58" s="42"/>
       <c r="F58" s="37"/>
     </row>
-    <row r="59" spans="1:6" s="26" customFormat="1" ht="10" customHeight="1" x14ac:dyDescent="0.35"/>
-[...8 lines deleted...]
-    <row r="68" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="59" spans="1:6" s="26" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:6" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:6" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:6" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:6" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:6" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="zP5tS+gINX/euGDRYqM0CQki/PFcceAn+I4ipK9FMy8e7FHm7N3qfvNmk1n4K2Q/mkdcqZ2mJtAYfYS3ktRzvQ==" saltValue="2VRWuNit0BPJFc7ViQ2hsg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="L0d4s7XpWiW194c6xS4sTdJBc+3Ph61OA0UG8nRzgsJ6sYiY2TqC90xRSS9fycUoggcFoNkvyXO9VlKqeGnR7g==" saltValue="R4BRjl3nniHH7M7ZS1JfBA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="50">
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B58:E58"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="C53:E53"/>
     <mergeCell ref="C55:E55"/>
@@ -1699,105 +1699,114 @@
     <mergeCell ref="B35:E35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="F1:F58"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A1:A58"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Uw klantnummer bestaat uit minimaal 2 en maximaal 7 cijfers. Controleer uw invoer." sqref="C49" xr:uid="{7D6B9834-9DE3-46C6-86B0-C69F3B32474F}">
       <formula1>0</formula1>
       <formula2>10000000</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showErrorMessage="1" errorTitle="Verkeerde datum" error="Kies een geldige datum." sqref="C57" xr:uid="{F8973705-E1A5-4868-BA05-54A5C9A2FAFC}">
       <formula1>43831</formula1>
       <formula2>47484</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="72" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="b13121d5-e7ab-449b-8a7d-bd6097964385">
       <UserInfo>
         <DisplayName>Jong, E. (Elly) de</DisplayName>
         <AccountId>13</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Stavleu, H. (Hennie)</DisplayName>
         <AccountId>89</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Rozemeijer, B. (Bas)</DisplayName>
         <AccountId>83</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Beerepoot, D. (Dirk-Jan)</DisplayName>
         <AccountId>44</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Bleijswijk, R. (Ron)</DisplayName>
         <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="b13121d5-e7ab-449b-8a7d-bd6097964385" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3ab1060f-0560-4599-9dda-ed7ca285102d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002748E8898D2FB140A14DD032AEC82C0F" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="1ef8b60cc4f8f1622f92bbc181459da2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ab1060f-0560-4599-9dda-ed7ca285102d" xmlns:ns3="b13121d5-e7ab-449b-8a7d-bd6097964385" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a228f5fadda0609d7c61749d4d45bbeb" ns2:_="" ns3:_="">
     <xsd:import namespace="3ab1060f-0560-4599-9dda-ed7ca285102d"/>
     <xsd:import namespace="b13121d5-e7ab-449b-8a7d-bd6097964385"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -2002,140 +2011,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05B6865D-1B42-457C-BACA-483C760B63BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B411530-90DA-4EA4-AA37-331A66924B30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="b13121d5-e7ab-449b-8a7d-bd6097964385"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3ab1060f-0560-4599-9dda-ed7ca285102d"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6B812E4-24CE-4FBE-ACAD-1D435E4D2654}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3ab1060f-0560-4599-9dda-ed7ca285102d"/>
     <ds:schemaRef ds:uri="b13121d5-e7ab-449b-8a7d-bd6097964385"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6539375e-8893-4d02-8b21-65c65c057157}" enabled="0" method="" siteId="{6539375e-8893-4d02-8b21-65c65c057157}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hoogenboom, D. (Dennis)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002748E8898D2FB140A14DD032AEC82C0F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>