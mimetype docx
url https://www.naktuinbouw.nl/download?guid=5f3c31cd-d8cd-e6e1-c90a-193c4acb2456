--- v0 (2025-10-29)
+++ v1 (2026-05-05)
@@ -1,148 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="71056B1B" w14:textId="1E328EB9" w:rsidR="00887D53" w:rsidRDefault="00887D53" w:rsidP="004F2102">
       <w:pPr>
         <w:pStyle w:val="BasistekstNaktuinbouw"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naam </w:t>
       </w:r>
       <w:r w:rsidR="004F2102">
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:t>edrijf</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>:……………………………</w:t>
       </w:r>
       <w:r w:rsidR="004F2102">
         <w:t>…………</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Klantnummer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004F2102">
         <w:t>:………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF47974" w14:textId="78762AEB" w:rsidR="00887D53" w:rsidRDefault="00887D53" w:rsidP="004F2102">
+    <w:p w14:paraId="59193C6B" w14:textId="382FB621" w:rsidR="001F4981" w:rsidRDefault="00887D53" w:rsidP="004F2102">
       <w:pPr>
         <w:pStyle w:val="BasistekstNaktuinbouw"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Adres</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004F2102">
         <w:t>:………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="004F2102">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Referentienummer </w:t>
       </w:r>
       <w:r w:rsidR="004F2102">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t>actuur</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004F2102">
         <w:t>:………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EF3517" w14:textId="7FD5DF0A" w:rsidR="00887D53" w:rsidRDefault="00887D53" w:rsidP="004F2102">
+    <w:p w14:paraId="24EF3517" w14:textId="2CE22285" w:rsidR="00887D53" w:rsidRDefault="00887D53" w:rsidP="004F2102">
       <w:pPr>
         <w:pStyle w:val="BasistekstNaktuinbouw"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Postcode-Woonplaats</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004F2102">
+        <w:t>:………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4981">
+        <w:tab/>
+        <w:t>Referentienummer attest</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4981">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DC1E3A">
         <w:t>:………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792ED0A1" w14:textId="3D2A6E49" w:rsidR="00887D53" w:rsidRDefault="00887D53" w:rsidP="004F2102">
       <w:pPr>
         <w:pStyle w:val="BasistekstNaktuinbouw"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Contactpersoon</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004F2102">
         <w:t>:………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="004F2102">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006F5A83">
         <w:t>Attest taal</w:t>
@@ -162,58 +176,58 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Selectievakje1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Selectievakje1"/>
       <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F65DFF">
+      <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F65DFF">
+      <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ned. </w:t>
       </w:r>
       <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
@@ -221,58 +235,58 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Selectievakje2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Selectievakje2"/>
       <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F65DFF">
+      <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F65DFF">
+      <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="006F5A83" w:rsidRPr="006F5A83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eng</w:t>
       </w:r>
     </w:p>
@@ -2713,130 +2727,144 @@
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-540" w:right="-1139"/>
       </w:pPr>
       <w:r w:rsidRPr="004F2102">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Handtekening:</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2102">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006F5A83" w:rsidRPr="00B467A6" w:rsidSect="00887D53">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1247" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BA60797" w14:textId="77777777" w:rsidR="00887D53" w:rsidRPr="00B467A6" w:rsidRDefault="00887D53" w:rsidP="00B467A6">
+    <w:p w14:paraId="2937E27E" w14:textId="77777777" w:rsidR="00DC3B30" w:rsidRPr="00B467A6" w:rsidRDefault="00DC3B30" w:rsidP="00B467A6">
       <w:pPr>
         <w:pStyle w:val="Voettekst"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AC4A552" w14:textId="77777777" w:rsidR="00887D53" w:rsidRPr="00B467A6" w:rsidRDefault="00887D53" w:rsidP="00B467A6">
+    <w:p w14:paraId="64C0C0E4" w14:textId="77777777" w:rsidR="00DC3B30" w:rsidRPr="00B467A6" w:rsidRDefault="00DC3B30" w:rsidP="00B467A6">
       <w:pPr>
         <w:pStyle w:val="Voettekst"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Maiandra GD">
     <w:altName w:val="Candara"/>
     <w:panose1 w:val="020E0502030308020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="066D55EE" w14:textId="77777777" w:rsidR="00F0506B" w:rsidRDefault="00F0506B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54FE59D5" w14:textId="77777777" w:rsidR="00887D53" w:rsidRPr="00887D53" w:rsidRDefault="00887D53" w:rsidP="00887D53">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="14220"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-720" w:right="-779"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D53">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>Opdrachtgever geeft opdracht tot het toetsen van monsters, zoals hierboven vermeld, welke opdracht Naktuinbouw aanvaardt.</w:t>
     </w:r>
     <w:r w:rsidRPr="00887D53">
@@ -2883,51 +2911,51 @@
   </w:p>
   <w:p w14:paraId="0B97D5A8" w14:textId="441E1AF9" w:rsidR="00BD4770" w:rsidRPr="00887D53" w:rsidRDefault="00887D53" w:rsidP="00BD4770">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="14220"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-720" w:right="-779"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D53">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">die zijn gedeponeerd bij de Kamer van Koophandel en Fabrieken Rijnland te Leiden onder nummer 41150707.              </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5AEC3751" w14:textId="38716755" w:rsidR="00887D53" w:rsidRPr="00887D53" w:rsidRDefault="00887D53" w:rsidP="00887D53">
+  <w:p w14:paraId="5AEC3751" w14:textId="6FAE7D7F" w:rsidR="00887D53" w:rsidRPr="00887D53" w:rsidRDefault="00887D53" w:rsidP="00887D53">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="9000"/>
         <w:tab w:val="right" w:pos="14220"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-720" w:right="-779"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D53">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r w:rsidRPr="00887D53">
@@ -3044,133 +3072,153 @@
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00887D53">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME \@ "d MMMM yyyy" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00887D53">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F65DFF">
+    <w:r w:rsidR="00F0506B">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>10 juni 2024</w:t>
+      <w:t>4 mei 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00887D53">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3312FB7D" w14:textId="7E997A74" w:rsidR="00887D53" w:rsidRPr="00887D53" w:rsidRDefault="00887D53" w:rsidP="00887D53">
+  <w:p w14:paraId="3312FB7D" w14:textId="694D4FC1" w:rsidR="00887D53" w:rsidRPr="00887D53" w:rsidRDefault="00887D53" w:rsidP="00887D53">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="9000"/>
         <w:tab w:val="right" w:pos="14220"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-720" w:right="-779"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D53">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">Formulierversie: </w:t>
     </w:r>
-    <w:r w:rsidR="00937C07">
+    <w:r w:rsidR="00F0506B">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>23 februari 2023</w:t>
+      <w:t>4 mei 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1AC77BEE" w14:textId="77777777" w:rsidR="00887D53" w:rsidRPr="00887D53" w:rsidRDefault="00887D53" w:rsidP="00887D53">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47B2EF0B" w14:textId="77777777" w:rsidR="00F0506B" w:rsidRDefault="00F0506B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77F4930E" w14:textId="77777777" w:rsidR="00887D53" w:rsidRPr="00B467A6" w:rsidRDefault="00887D53" w:rsidP="00B467A6">
+    <w:p w14:paraId="7223DF46" w14:textId="77777777" w:rsidR="00DC3B30" w:rsidRPr="00B467A6" w:rsidRDefault="00DC3B30" w:rsidP="00B467A6">
       <w:pPr>
         <w:pStyle w:val="Voettekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16E46A92" w14:textId="77777777" w:rsidR="00887D53" w:rsidRPr="00B467A6" w:rsidRDefault="00887D53" w:rsidP="00B467A6">
+    <w:p w14:paraId="675F5752" w14:textId="77777777" w:rsidR="00DC3B30" w:rsidRPr="00B467A6" w:rsidRDefault="00DC3B30" w:rsidP="00B467A6">
       <w:pPr>
         <w:pStyle w:val="Voettekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02EF16C7" w14:textId="77777777" w:rsidR="00F0506B" w:rsidRDefault="00F0506B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30F9B35D" w14:textId="77777777" w:rsidR="00887D53" w:rsidRPr="00887D53" w:rsidRDefault="00887D53" w:rsidP="00887D53">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887D53">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="auto"/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7662C442" wp14:editId="46101123">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -3211,112 +3259,85 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2606040" cy="923290"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00887D53">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>Laboratorium</w:t>
-[...35 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Laboratorium Inzendformulier </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="204EE6FD" w14:textId="32C34D29" w:rsidR="00887D53" w:rsidRDefault="00887D53">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r w:rsidRPr="00887D53">
       <w:t>(materiaal anders dan zaden)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A6B14DD" w14:textId="77777777" w:rsidR="00F0506B" w:rsidRDefault="00F0506B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B6A8CEA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstnummering5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6D966D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6144,54 +6165,53 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="947736217">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="2021275301">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="913121318">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="84881879">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="328675806">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1657539092">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="1" w:dllVersion="512" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="4004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#ddd"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -6214,76 +6234,78 @@
     <w:rsid w:val="000418EF"/>
     <w:rsid w:val="00041F01"/>
     <w:rsid w:val="0004513F"/>
     <w:rsid w:val="0005205D"/>
     <w:rsid w:val="00052426"/>
     <w:rsid w:val="00052FF4"/>
     <w:rsid w:val="00053E43"/>
     <w:rsid w:val="0005430B"/>
     <w:rsid w:val="0005732F"/>
     <w:rsid w:val="00066DF0"/>
     <w:rsid w:val="00074DAC"/>
     <w:rsid w:val="0009698A"/>
     <w:rsid w:val="000A1B78"/>
     <w:rsid w:val="000A75ED"/>
     <w:rsid w:val="000C0969"/>
     <w:rsid w:val="000C1A1A"/>
     <w:rsid w:val="000D6AB7"/>
     <w:rsid w:val="000E1539"/>
     <w:rsid w:val="000E55A1"/>
     <w:rsid w:val="000E6E43"/>
     <w:rsid w:val="000F213A"/>
     <w:rsid w:val="000F2809"/>
     <w:rsid w:val="000F2D93"/>
     <w:rsid w:val="000F650E"/>
     <w:rsid w:val="00100B98"/>
+    <w:rsid w:val="00103A45"/>
     <w:rsid w:val="00106601"/>
     <w:rsid w:val="00110A9F"/>
     <w:rsid w:val="001170AE"/>
     <w:rsid w:val="00122DED"/>
     <w:rsid w:val="00132265"/>
     <w:rsid w:val="00134E43"/>
     <w:rsid w:val="00135A2A"/>
     <w:rsid w:val="00135E7B"/>
     <w:rsid w:val="00137CBB"/>
     <w:rsid w:val="00145B8E"/>
     <w:rsid w:val="0014640F"/>
     <w:rsid w:val="00152E4D"/>
     <w:rsid w:val="001579D8"/>
     <w:rsid w:val="001639F5"/>
     <w:rsid w:val="00167C7F"/>
     <w:rsid w:val="0018093D"/>
     <w:rsid w:val="00187A59"/>
     <w:rsid w:val="001B1B37"/>
     <w:rsid w:val="001B3B32"/>
     <w:rsid w:val="001B4C7E"/>
     <w:rsid w:val="001C11BE"/>
     <w:rsid w:val="001C6232"/>
     <w:rsid w:val="001C63E7"/>
     <w:rsid w:val="001D2A06"/>
     <w:rsid w:val="001E2293"/>
     <w:rsid w:val="001E34AC"/>
+    <w:rsid w:val="001F4981"/>
     <w:rsid w:val="001F5B4F"/>
     <w:rsid w:val="001F5C28"/>
     <w:rsid w:val="001F6547"/>
     <w:rsid w:val="0020548B"/>
     <w:rsid w:val="0020607F"/>
     <w:rsid w:val="00206E2A"/>
     <w:rsid w:val="00206FF8"/>
     <w:rsid w:val="002074B2"/>
     <w:rsid w:val="00216489"/>
     <w:rsid w:val="00220A9C"/>
     <w:rsid w:val="00230B64"/>
     <w:rsid w:val="00236DE9"/>
     <w:rsid w:val="00242226"/>
     <w:rsid w:val="002443FD"/>
     <w:rsid w:val="002518D2"/>
     <w:rsid w:val="00252B9A"/>
     <w:rsid w:val="00254088"/>
     <w:rsid w:val="00256039"/>
     <w:rsid w:val="00257AA9"/>
     <w:rsid w:val="00262D4E"/>
     <w:rsid w:val="002646C8"/>
     <w:rsid w:val="00280D1D"/>
     <w:rsid w:val="00280F1A"/>
     <w:rsid w:val="00282B5D"/>
     <w:rsid w:val="00283592"/>
@@ -6318,92 +6340,94 @@
     <w:rsid w:val="00364E1D"/>
     <w:rsid w:val="00365254"/>
     <w:rsid w:val="00365327"/>
     <w:rsid w:val="00374C23"/>
     <w:rsid w:val="00374D9A"/>
     <w:rsid w:val="00376723"/>
     <w:rsid w:val="00377612"/>
     <w:rsid w:val="00382603"/>
     <w:rsid w:val="0039126D"/>
     <w:rsid w:val="003964D4"/>
     <w:rsid w:val="0039656A"/>
     <w:rsid w:val="003A5ED3"/>
     <w:rsid w:val="003A6677"/>
     <w:rsid w:val="003B14A0"/>
     <w:rsid w:val="003B332B"/>
     <w:rsid w:val="003B595E"/>
     <w:rsid w:val="003D04B7"/>
     <w:rsid w:val="003D09E4"/>
     <w:rsid w:val="003D414A"/>
     <w:rsid w:val="003D49E5"/>
     <w:rsid w:val="003E30F2"/>
     <w:rsid w:val="003E3B7D"/>
     <w:rsid w:val="003E5D43"/>
     <w:rsid w:val="003E766F"/>
     <w:rsid w:val="003F2747"/>
+    <w:rsid w:val="003F4001"/>
     <w:rsid w:val="004001AF"/>
     <w:rsid w:val="0041674F"/>
     <w:rsid w:val="0042594D"/>
     <w:rsid w:val="0042683B"/>
     <w:rsid w:val="00435ABD"/>
     <w:rsid w:val="00451FDB"/>
     <w:rsid w:val="004564A6"/>
     <w:rsid w:val="00460433"/>
     <w:rsid w:val="004656F6"/>
     <w:rsid w:val="004659D3"/>
     <w:rsid w:val="004660C9"/>
     <w:rsid w:val="00466D71"/>
     <w:rsid w:val="00471C0F"/>
     <w:rsid w:val="00472E5E"/>
     <w:rsid w:val="004733C3"/>
     <w:rsid w:val="0047392D"/>
     <w:rsid w:val="0047518D"/>
     <w:rsid w:val="004804E1"/>
     <w:rsid w:val="00484C8E"/>
     <w:rsid w:val="00486319"/>
     <w:rsid w:val="00487543"/>
     <w:rsid w:val="004875E2"/>
     <w:rsid w:val="00490BBD"/>
     <w:rsid w:val="00494024"/>
     <w:rsid w:val="00495327"/>
     <w:rsid w:val="004A5523"/>
     <w:rsid w:val="004C51F8"/>
     <w:rsid w:val="004C741E"/>
     <w:rsid w:val="004D2412"/>
     <w:rsid w:val="004F2102"/>
     <w:rsid w:val="004F4A4D"/>
     <w:rsid w:val="004F6A99"/>
     <w:rsid w:val="004F7D31"/>
     <w:rsid w:val="00501A64"/>
     <w:rsid w:val="00503BFD"/>
     <w:rsid w:val="005043E5"/>
     <w:rsid w:val="00511012"/>
     <w:rsid w:val="00513D36"/>
     <w:rsid w:val="00515E2F"/>
     <w:rsid w:val="00521726"/>
     <w:rsid w:val="00524AB4"/>
     <w:rsid w:val="00526530"/>
+    <w:rsid w:val="005269C0"/>
     <w:rsid w:val="0053645C"/>
     <w:rsid w:val="00545244"/>
     <w:rsid w:val="00553801"/>
     <w:rsid w:val="005615BE"/>
     <w:rsid w:val="00562E3D"/>
     <w:rsid w:val="00575FFC"/>
     <w:rsid w:val="005818B8"/>
     <w:rsid w:val="00582B34"/>
     <w:rsid w:val="0059027A"/>
     <w:rsid w:val="005A2BEC"/>
     <w:rsid w:val="005B4FAF"/>
     <w:rsid w:val="005C4FF3"/>
     <w:rsid w:val="005C5603"/>
     <w:rsid w:val="005C6668"/>
     <w:rsid w:val="005D4151"/>
     <w:rsid w:val="005D5E21"/>
     <w:rsid w:val="005D6B81"/>
     <w:rsid w:val="005E3E58"/>
     <w:rsid w:val="005F0C41"/>
     <w:rsid w:val="006040DB"/>
     <w:rsid w:val="00606D41"/>
     <w:rsid w:val="00612C22"/>
     <w:rsid w:val="00624485"/>
     <w:rsid w:val="00630EED"/>
     <w:rsid w:val="00653D01"/>
@@ -6601,102 +6625,105 @@
     <w:rsid w:val="00CF22C5"/>
     <w:rsid w:val="00CF2B0C"/>
     <w:rsid w:val="00D023A0"/>
     <w:rsid w:val="00D16E87"/>
     <w:rsid w:val="00D27D0E"/>
     <w:rsid w:val="00D33B59"/>
     <w:rsid w:val="00D35DA7"/>
     <w:rsid w:val="00D36402"/>
     <w:rsid w:val="00D47AD0"/>
     <w:rsid w:val="00D57A57"/>
     <w:rsid w:val="00D613A9"/>
     <w:rsid w:val="00D7238E"/>
     <w:rsid w:val="00D73003"/>
     <w:rsid w:val="00D73C03"/>
     <w:rsid w:val="00D87FBD"/>
     <w:rsid w:val="00D92EDA"/>
     <w:rsid w:val="00D9359B"/>
     <w:rsid w:val="00DA5661"/>
     <w:rsid w:val="00DA6E07"/>
     <w:rsid w:val="00DA7098"/>
     <w:rsid w:val="00DA7584"/>
     <w:rsid w:val="00DA7A62"/>
     <w:rsid w:val="00DB0413"/>
     <w:rsid w:val="00DB0F15"/>
     <w:rsid w:val="00DB3292"/>
+    <w:rsid w:val="00DC1E3A"/>
     <w:rsid w:val="00DC2CAF"/>
     <w:rsid w:val="00DC2F99"/>
+    <w:rsid w:val="00DC3B30"/>
     <w:rsid w:val="00DC4261"/>
     <w:rsid w:val="00DC489D"/>
     <w:rsid w:val="00DD140B"/>
     <w:rsid w:val="00DD2123"/>
     <w:rsid w:val="00DD2A9E"/>
     <w:rsid w:val="00DD342E"/>
     <w:rsid w:val="00DD509E"/>
     <w:rsid w:val="00DE14C5"/>
     <w:rsid w:val="00DE2331"/>
     <w:rsid w:val="00DE2FD1"/>
     <w:rsid w:val="00DE5157"/>
     <w:rsid w:val="00DF1BBC"/>
     <w:rsid w:val="00DF62D6"/>
     <w:rsid w:val="00E02901"/>
     <w:rsid w:val="00E02CCA"/>
     <w:rsid w:val="00E046B6"/>
     <w:rsid w:val="00E05BA5"/>
     <w:rsid w:val="00E07762"/>
     <w:rsid w:val="00E11B71"/>
     <w:rsid w:val="00E12CAA"/>
     <w:rsid w:val="00E14C60"/>
     <w:rsid w:val="00E318F2"/>
     <w:rsid w:val="00E334BB"/>
     <w:rsid w:val="00E45F90"/>
     <w:rsid w:val="00E47B80"/>
     <w:rsid w:val="00E5138B"/>
     <w:rsid w:val="00E52291"/>
     <w:rsid w:val="00E527BE"/>
     <w:rsid w:val="00E56EFE"/>
     <w:rsid w:val="00E61D02"/>
     <w:rsid w:val="00E62D48"/>
     <w:rsid w:val="00E6431C"/>
     <w:rsid w:val="00E64404"/>
     <w:rsid w:val="00E64BFF"/>
     <w:rsid w:val="00E65900"/>
     <w:rsid w:val="00E65D32"/>
     <w:rsid w:val="00E66F2E"/>
     <w:rsid w:val="00E678A0"/>
     <w:rsid w:val="00E7078D"/>
     <w:rsid w:val="00E7085E"/>
     <w:rsid w:val="00E76843"/>
     <w:rsid w:val="00E87FB4"/>
     <w:rsid w:val="00E93FCF"/>
     <w:rsid w:val="00E96BF0"/>
     <w:rsid w:val="00E9778E"/>
     <w:rsid w:val="00EA6437"/>
     <w:rsid w:val="00EB7C66"/>
     <w:rsid w:val="00EC72BE"/>
     <w:rsid w:val="00EE35E4"/>
     <w:rsid w:val="00F005C9"/>
+    <w:rsid w:val="00F0506B"/>
     <w:rsid w:val="00F07182"/>
     <w:rsid w:val="00F1404D"/>
     <w:rsid w:val="00F16B2B"/>
     <w:rsid w:val="00F16EDB"/>
     <w:rsid w:val="00F208DC"/>
     <w:rsid w:val="00F22CB3"/>
     <w:rsid w:val="00F234F5"/>
     <w:rsid w:val="00F2772D"/>
     <w:rsid w:val="00F3166C"/>
     <w:rsid w:val="00F33259"/>
     <w:rsid w:val="00F44FB8"/>
     <w:rsid w:val="00F502CA"/>
     <w:rsid w:val="00F519B9"/>
     <w:rsid w:val="00F55E8B"/>
     <w:rsid w:val="00F564F9"/>
     <w:rsid w:val="00F65DFF"/>
     <w:rsid w:val="00F669BA"/>
     <w:rsid w:val="00F7766C"/>
     <w:rsid w:val="00F82076"/>
     <w:rsid w:val="00FA269F"/>
     <w:rsid w:val="00FB22AF"/>
     <w:rsid w:val="00FB7F9C"/>
     <w:rsid w:val="00FC25E1"/>
     <w:rsid w:val="00FC3FA5"/>
     <w:rsid w:val="00FC6260"/>
@@ -6717,51 +6744,51 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#ddd"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="688FEE96"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D3C8F4BE-0783-4070-8DA3-A1E7427E2C16}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="98" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="4"/>
     <w:lsdException w:name="heading 1" w:uiPriority="4" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="4" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="4" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="4"/>
     <w:lsdException w:name="heading 5" w:uiPriority="4"/>
     <w:lsdException w:name="heading 6" w:uiPriority="4"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20239,76 +20266,76 @@
       <w:framePr w:w="11907" w:h="3232" w:hRule="exact" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1" w:yAlign="bottom"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Maiandra GD"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00887D53"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Maiandra GD"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1385711729">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laboratoria@naktuinbouw.nl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laboratoria@naktuinbouw.nl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
     <a:clrScheme name="Kleuren Naktuinbouw">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="CAB600"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="A14115"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="D41217"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7102"/>
       </a:accent2>
@@ -20514,75 +20541,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D1CD90F-00F3-48D7-A1E6-B25F3A7477A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>76</Words>
-  <Characters>810</Characters>
+  <Words>142</Words>
+  <Characters>785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Laboratorium Inzendformulier (materiaal anders dan zaden)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>885</CharactersWithSpaces>
+  <CharactersWithSpaces>926</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Laboratorium Inzendformulier (materiaal anders dan zaden)</dc:title>
   <dc:subject/>
   <dc:creator>Jong, L. (Leslie) de</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="JUBasedOn">
     <vt:lpwstr>normal.dotm</vt:lpwstr>