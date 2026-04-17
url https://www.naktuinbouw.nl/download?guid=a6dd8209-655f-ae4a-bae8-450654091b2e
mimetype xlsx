--- v1 (2026-02-26)
+++ v2 (2026-04-17)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://naktuinbouw-my.sharepoint.com/personal/e_egthuijsen_naktuinbouw_nl/Documents/Bureaublad/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="156" documentId="8_{CED50DAC-7497-4585-B470-E0B2B26CA926}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0E800F32-A57D-4FD8-A998-0186B780D974}"/>
+  <xr:revisionPtr revIDLastSave="159" documentId="8_{CED50DAC-7497-4585-B470-E0B2B26CA926}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6D97DAB6-78C8-4FBD-AB62-02BA0AF4B7F8}"/>
   <bookViews>
-    <workbookView xWindow="19095" yWindow="0" windowWidth="19410" windowHeight="15585" xr2:uid="{97D62AF5-FC08-4FA4-9BD5-FAAFD2C16120}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="19410" windowHeight="15585" xr2:uid="{97D62AF5-FC08-4FA4-9BD5-FAAFD2C16120}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="312">
   <si>
     <t>gewas</t>
@@ -2628,92 +2628,73 @@
   </si>
   <si>
     <t>B7</t>
   </si>
   <si>
     <t>B7. Planten bestemd voor opplant, m.u.v. zaden, van Solanum lycopersicum en Capsicum spp.
 Capsicum van ToBRFV-resistente rassen
 Solanum lycopersicum en Capsicum anders dan ToBRFV-resistente rassen van Capsicum</t>
   </si>
   <si>
     <t xml:space="preserve">
 Bijschrijving B7a
 Bijschrijving B7b</t>
   </si>
   <si>
     <t>Toevoeging B7</t>
   </si>
   <si>
     <t>8A</t>
   </si>
   <si>
     <t>Per 30-1-2025 
 Voor opplant bestemde planten met groeimedia, bedoeld om de levenskracht van de planten te handhaven, met uitzondering van planten in weefselkweek en waterplanten van origine uit; Canada, EU-Lidstaten, India, Japan, Russische Federatie, Verenigde Staten van Amerika en Zwitserland</t>
   </si>
   <si>
-    <t>Bijschrijving conform PEC resp. 8A.a, 8A.b, 8A.c of 8A.d1</t>
-[...1 lines deleted...]
-  <si>
     <t>Deze uitzondering voor sierplanten geldt tot 17 februari 2025 (wordt per 30-1-2025 definitief) 
 Planten bestemd voor opplant, m.u.v. zaden, van Capsicum, zijnde sierplanten die op basis van hun verpakking of ontwikkeling, bestemd zijn voor rechtstreekse verkoop aan eindgebruikers, die niet betrokken zijn bij professionele plantenproductie</t>
   </si>
   <si>
     <t>33A. en 33A.b.i. of 33A. en 33A.b.ii.aa of 33A. en 33A.b.ii.bb of 
 EU land vrij van</t>
   </si>
   <si>
     <t>33A. en 33A.b.i. of 33A. en 33A.b.ii.aa of 33A. en 33A.b.ii.bb
 EU land vrij: 33A. en 33A.b.i.</t>
   </si>
   <si>
     <t>Aanpassing - toevoeging item 8A - 33A - 56A</t>
   </si>
   <si>
     <t>56A</t>
   </si>
   <si>
     <t>PEC met bijschrijving conform eis VK of met vermelding dat ‘Heterobasidion irregulare is known not to occur in the country’.</t>
   </si>
   <si>
     <t>Per 30-1-2025
 Planten m.u.v. zaden, van Abies, Calocedrus decurrens, Juniperus, Larix, Picea, Pinus, Pseudotsuga menziesii, Thuja uit EU-Lidstaten, m.u.v. EU-Lidstaten waarvan bekend is dat Heterobasidion irregulare er niet voorkomt, Canada, Cuba, Dominicaanse Republiek, Mexico en de Verenigde Staten van Amerika</t>
-  </si>
-[...14 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve"> info bij C16 en C17</t>
   </si>
   <si>
     <t>43.Planten, m.u.v. vruchten en zaden, van Pinales (Pinopsida vanaf 30 mei 2025)
 (zie register Plantenfamilies)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PER 30 mei 2025
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Planten, m.u.v. vruchten en zaden, van Chionanthus virginicus, Fraxinus, Ulmus davidiana </t>
     </r>
   </si>
   <si>
@@ -2799,51 +2780,70 @@
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>item  58A</t>
   </si>
   <si>
     <t>58A</t>
   </si>
   <si>
     <t>EU-land vrij van, bijschrijving 58A.a 
 Niet-NL, bijschrijving resp. 58A.a, 58A.b of 58A.c</t>
   </si>
   <si>
     <t>58A. Planten m.u.v. zaden, pollen en weefselkweek, van Pinus (ingangsdatum veranderingen 30-11-2025)</t>
   </si>
   <si>
     <t>58A.a, 58A.b of 58A.c of land vrij</t>
   </si>
   <si>
     <t>item 58A</t>
   </si>
   <si>
-    <t>Gebaseerd op landeneisen VK sierteelt versie 3.87 datum 14-1-2026</t>
+    <t>Gebaseerd op landeneisen VK sierteelt versie 3.88 datum 18-3-2026</t>
+  </si>
+  <si>
+    <t>Bijschrijving conform PEC resp. 8A.a, 8A.b(i)&amp;(ii)&amp;(iii)&amp;(iv)(aa), 8A.b(i)&amp;(ii)&amp;(iii)&amp;(iv)(bb), 8A.c(i)&amp;(ii)(aa), 8A.c(i)&amp;(ii)(bb), of 8A.d1</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">land vrij van of 8A.a, 8A.b(i)&amp;(ii)&amp;(iii)&amp;(iv)(aa), 8A.b(i)&amp;(ii)&amp;(iii)&amp;(iv)(bb), 8A.c(i)&amp;(ii)(aa), 8A.c(i)&amp;(ii)(bb), of 8A.d1
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DK-BE-PL land vrij PEC nvt</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
@@ -3530,75 +3530,75 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E607DC0-C8F8-4852-A182-D78D6F8E12D6}">
   <dimension ref="A1:D167"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="57" topLeftCell="A130" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B129" sqref="B129"/>
+      <pane ySplit="57" topLeftCell="A61" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E61" sqref="E61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="44.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="35.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="22.140625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="8.7109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
     </row>
     <row r="2" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9"/>
       <c r="B2" s="41" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="9"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
     </row>
     <row r="4" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10">
         <v>44223</v>
       </c>
       <c r="B4" s="45" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="46"/>
       <c r="D4" s="46"/>
     </row>
     <row r="5" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
@@ -4026,195 +4026,195 @@
     <row r="47" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="16">
         <v>45511</v>
       </c>
       <c r="B47" s="30" t="s">
         <v>278</v>
       </c>
       <c r="C47" s="29"/>
       <c r="D47" s="12"/>
     </row>
     <row r="48" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="16">
         <v>45650</v>
       </c>
       <c r="B48" s="30" t="s">
         <v>282</v>
       </c>
       <c r="C48" s="29"/>
       <c r="D48" s="12"/>
     </row>
     <row r="49" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="16">
         <v>45672</v>
       </c>
       <c r="B49" s="27" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C49" s="29"/>
       <c r="D49" s="12"/>
     </row>
     <row r="50" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="16">
         <v>45714</v>
       </c>
       <c r="B50" s="27" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C50" s="33"/>
       <c r="D50" s="12"/>
     </row>
     <row r="51" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="34">
         <v>45784</v>
       </c>
       <c r="B51" s="35" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C51" s="36"/>
       <c r="D51" s="37"/>
     </row>
     <row r="52" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="34">
         <v>45798</v>
       </c>
       <c r="B52" s="35" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C52" s="36"/>
       <c r="D52" s="37"/>
     </row>
     <row r="53" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="34">
         <v>45812</v>
       </c>
       <c r="B53" s="35" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C53" s="36"/>
       <c r="D53" s="37"/>
     </row>
     <row r="54" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="34">
         <v>45847</v>
       </c>
       <c r="B54" s="35" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C54" s="36"/>
       <c r="D54" s="37"/>
     </row>
     <row r="55" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="34">
         <v>45924</v>
       </c>
       <c r="B55" s="35" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C55" s="36"/>
       <c r="D55" s="37"/>
     </row>
     <row r="56" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="34">
         <v>45972</v>
       </c>
       <c r="B56" s="35" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C56" s="36"/>
       <c r="D56" s="37"/>
     </row>
     <row r="57" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="108" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="8">
         <v>6</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>260</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>222</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A59" s="38">
         <v>8</v>
       </c>
       <c r="B59" s="39" t="s">
         <v>227</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="38"/>
       <c r="B60" s="39"/>
       <c r="C60" s="47" t="s">
         <v>229</v>
       </c>
       <c r="D60" s="47" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="38"/>
       <c r="B61" s="39"/>
       <c r="C61" s="48"/>
       <c r="D61" s="49"/>
     </row>
     <row r="62" spans="1:4" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="8" t="s">
         <v>283</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>284</v>
       </c>
       <c r="C62" s="31" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="D62" s="32" t="s">
-        <v>285</v>
+        <v>310</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="8">
         <v>9</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="8">
         <v>10</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>145</v>
@@ -4262,51 +4262,51 @@
         <v>146</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="8">
         <v>12</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>99</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="156" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="8">
         <v>13</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C69" s="20" t="s">
         <v>220</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="51" x14ac:dyDescent="0.2">
       <c r="A70" s="8">
         <v>28</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A71" s="8">
         <v>30</v>
@@ -4318,57 +4318,57 @@
         <v>101</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
         <v>237</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>276</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>238</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="103.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="8" t="s">
         <v>275</v>
       </c>
       <c r="B73" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C73" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="C73" s="5" t="s">
+      <c r="D73" s="5" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="8" t="s">
         <v>239</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>252</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A75" s="8">
         <v>34</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>248</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>185</v>
@@ -4416,93 +4416,93 @@
         <v>102</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="79" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A79" s="8">
         <v>39</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>251</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="102" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="8">
         <v>40</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>166</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="8">
         <v>40</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="8">
         <v>41</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>254</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>192</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="8">
         <v>43</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="69" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="8">
         <v>46</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>147</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="69" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="8">
         <v>47</v>
@@ -4514,54 +4514,54 @@
         <v>148</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="69" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="8">
         <v>48</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>157</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>158</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="87" spans="1:4" ht="152.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="8">
         <v>50</v>
       </c>
       <c r="B87" s="20" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="88" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="8">
         <v>51</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="89" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A89" s="8">
         <v>52</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>267</v>
@@ -4637,102 +4637,102 @@
         <v>11</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="95" spans="1:4" ht="51" x14ac:dyDescent="0.2">
       <c r="A95" s="8">
         <v>56</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>129</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="96" spans="1:4" ht="102" x14ac:dyDescent="0.2">
       <c r="A96" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C96" s="5" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="97" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="8">
         <v>57</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>167</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>168</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="98" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="8">
         <v>58</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="99" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="B99" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="B99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A100" s="8">
         <v>59</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="101" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A101" s="8">
         <v>60</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>255</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>193</v>
@@ -5479,50 +5479,59 @@
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="C60:C61"/>
     <mergeCell ref="D60:D61"/>
     <mergeCell ref="B44:C44"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007C45DEA5144669478CBCA0E82476BE0E" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="d0117a5bbebf0c9b5b38c793618f8c85">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae996881-ca24-45d4-9d77-2b8c4778ed48" xmlns:ns3="0cdf32cc-f471-4d4b-8d10-558d6b26b2f2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a73983b03a1c202680b9d99d2daa5e6b" ns2:_="" ns3:_="">
     <xsd:import namespace="ae996881-ca24-45d4-9d77-2b8c4778ed48"/>
     <xsd:import namespace="0cdf32cc-f471-4d4b-8d10-558d6b26b2f2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -5733,93 +5742,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="0cdf32cc-f471-4d4b-8d10-558d6b26b2f2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae996881-ca24-45d4-9d77-2b8c4778ed48">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85D7953F-2ECC-44E5-972E-8301D0BC345F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4746069-C478-4D8F-9E42-51B1E5BFCE31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae996881-ca24-45d4-9d77-2b8c4778ed48"/>
     <ds:schemaRef ds:uri="0cdf32cc-f471-4d4b-8d10-558d6b26b2f2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBCFEAE3-2F65-40C4-9AB8-5331E873F2C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="ae996881-ca24-45d4-9d77-2b8c4778ed48"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="0cdf32cc-f471-4d4b-8d10-558d6b26b2f2"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6539375e-8893-4d02-8b21-65c65c057157}" enabled="0" method="" siteId="{6539375e-8893-4d02-8b21-65c65c057157}" removed="1"/>
 </clbl:labelList>