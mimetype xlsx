--- v2 (2026-04-17)
+++ v3 (2026-08-03)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://naktuinbouw-my.sharepoint.com/personal/e_egthuijsen_naktuinbouw_nl/Documents/Bureaublad/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="159" documentId="8_{CED50DAC-7497-4585-B470-E0B2B26CA926}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6D97DAB6-78C8-4FBD-AB62-02BA0AF4B7F8}"/>
+  <xr:revisionPtr revIDLastSave="160" documentId="8_{CED50DAC-7497-4585-B470-E0B2B26CA926}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CB6C363D-B76A-4FC7-AA57-75D8E2FBF196}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="19410" windowHeight="15585" xr2:uid="{97D62AF5-FC08-4FA4-9BD5-FAAFD2C16120}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{97D62AF5-FC08-4FA4-9BD5-FAAFD2C16120}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="312">
   <si>
     <t>gewas</t>
@@ -2780,70 +2780,70 @@
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>item  58A</t>
   </si>
   <si>
     <t>58A</t>
   </si>
   <si>
     <t>EU-land vrij van, bijschrijving 58A.a 
 Niet-NL, bijschrijving resp. 58A.a, 58A.b of 58A.c</t>
   </si>
   <si>
     <t>58A. Planten m.u.v. zaden, pollen en weefselkweek, van Pinus (ingangsdatum veranderingen 30-11-2025)</t>
   </si>
   <si>
     <t>58A.a, 58A.b of 58A.c of land vrij</t>
   </si>
   <si>
     <t>item 58A</t>
   </si>
   <si>
-    <t>Gebaseerd op landeneisen VK sierteelt versie 3.88 datum 18-3-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Bijschrijving conform PEC resp. 8A.a, 8A.b(i)&amp;(ii)&amp;(iii)&amp;(iv)(aa), 8A.b(i)&amp;(ii)&amp;(iii)&amp;(iv)(bb), 8A.c(i)&amp;(ii)(aa), 8A.c(i)&amp;(ii)(bb), of 8A.d1</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">land vrij van of 8A.a, 8A.b(i)&amp;(ii)&amp;(iii)&amp;(iv)(aa), 8A.b(i)&amp;(ii)&amp;(iii)&amp;(iv)(bb), 8A.c(i)&amp;(ii)(aa), 8A.c(i)&amp;(ii)(bb), of 8A.d1
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="4"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>DK-BE-PL land vrij PEC nvt</t>
     </r>
+  </si>
+  <si>
+    <t>Gebaseerd op landeneisen VK sierteelt versie 3.89 datum 24-6-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
@@ -3530,2008 +3530,1999 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E607DC0-C8F8-4852-A182-D78D6F8E12D6}">
   <dimension ref="A1:D167"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="57" topLeftCell="A61" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E61" sqref="E61"/>
+      <pane ySplit="57" topLeftCell="A108" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B3" sqref="B3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
-    <col min="2" max="2" width="44.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="8.7109375" style="6"/>
+    <col min="2" max="2" width="44.26953125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="35.1796875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="22.1796875" style="2" customWidth="1"/>
+    <col min="5" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
     </row>
-    <row r="2" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="41" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="9"/>
     </row>
-    <row r="3" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
     </row>
-    <row r="4" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="10">
         <v>44223</v>
       </c>
       <c r="B4" s="45" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="46"/>
       <c r="D4" s="46"/>
     </row>
-    <row r="5" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="10">
         <v>44230</v>
       </c>
       <c r="B5" s="45" t="s">
         <v>80</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
     </row>
-    <row r="6" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="10">
         <v>44237</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>81</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
     </row>
-    <row r="7" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="10">
         <v>44243</v>
       </c>
       <c r="B7" s="45" t="s">
         <v>87</v>
       </c>
       <c r="C7" s="46"/>
       <c r="D7" s="46"/>
     </row>
-    <row r="8" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="10">
         <v>44257</v>
       </c>
       <c r="B8" s="45" t="s">
         <v>94</v>
       </c>
       <c r="C8" s="46"/>
       <c r="D8" s="46"/>
     </row>
-    <row r="9" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="17">
         <v>44265</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>96</v>
       </c>
       <c r="C9" s="45"/>
       <c r="D9" s="45"/>
     </row>
-    <row r="10" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="16">
         <v>44272</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>98</v>
       </c>
       <c r="C10" s="18"/>
       <c r="D10" s="19"/>
     </row>
-    <row r="11" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="16">
         <v>44279</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>126</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="19"/>
     </row>
-    <row r="12" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16">
         <v>44286</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>128</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
     </row>
-    <row r="13" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="16">
         <v>44308</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>132</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
     </row>
-    <row r="14" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="16">
         <v>44314</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>135</v>
       </c>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
     </row>
-    <row r="15" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="16">
         <v>44377</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>136</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
     </row>
-    <row r="16" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="16">
         <v>44391</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>137</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
     </row>
-    <row r="17" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="16">
         <v>44419</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>137</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="12"/>
     </row>
-    <row r="18" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="16">
         <v>44484</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>138</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="12"/>
     </row>
-    <row r="19" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="16">
         <v>44496</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>141</v>
       </c>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
     </row>
-    <row r="20" spans="1:4" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="16">
         <v>44538</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>144</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
     </row>
-    <row r="21" spans="1:4" ht="27" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4" ht="27" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="16">
         <v>44545</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>149</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
     </row>
-    <row r="22" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="16">
         <v>44601</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
     </row>
-    <row r="23" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="16">
         <v>44615</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>159</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
     </row>
-    <row r="24" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="16">
         <v>44622</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>161</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
     </row>
-    <row r="25" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="16">
         <v>44671</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>159</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="12"/>
     </row>
-    <row r="26" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="16">
         <v>44685</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>169</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="12"/>
     </row>
-    <row r="27" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="16">
         <v>44781</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>172</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="12"/>
     </row>
-    <row r="28" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="23" t="s">
         <v>182</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>183</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
     </row>
-    <row r="29" spans="1:4" ht="27.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4" ht="27.75" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="16">
         <v>44867</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>204</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
     </row>
-    <row r="30" spans="1:4" ht="27.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:4" ht="27.75" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="16">
         <v>44881</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>205</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>219</v>
       </c>
       <c r="D30" s="12"/>
     </row>
-    <row r="31" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="16">
         <v>44895</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>137</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
     </row>
-    <row r="32" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="16">
         <v>44944</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>207</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
     </row>
-    <row r="33" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="16">
         <v>45049</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>217</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="12"/>
     </row>
-    <row r="34" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="16">
         <v>45196</v>
       </c>
       <c r="B34" s="27" t="s">
         <v>224</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="12"/>
     </row>
-    <row r="35" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="16">
         <v>45238</v>
       </c>
       <c r="B35" s="27" t="s">
         <v>226</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="12"/>
     </row>
-    <row r="36" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="16">
         <v>45252</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>232</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="12"/>
     </row>
-    <row r="37" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="16">
         <v>45259</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>233</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="12"/>
     </row>
-    <row r="38" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="16">
         <v>45273</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>241</v>
       </c>
       <c r="C38" s="11"/>
       <c r="D38" s="12"/>
     </row>
-    <row r="39" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="16">
         <v>45280</v>
       </c>
       <c r="B39" s="27" t="s">
         <v>242</v>
       </c>
       <c r="C39" s="11"/>
       <c r="D39" s="12"/>
     </row>
-    <row r="40" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="16">
         <v>45378</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>137</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="12"/>
     </row>
-    <row r="41" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="16">
         <v>45399</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>245</v>
       </c>
       <c r="C41" s="11"/>
       <c r="D41" s="12"/>
     </row>
-    <row r="42" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="16">
         <v>45413</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>253</v>
       </c>
       <c r="C42" s="11"/>
       <c r="D42" s="12"/>
     </row>
-    <row r="43" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="16">
         <v>45428</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>266</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="12"/>
     </row>
-    <row r="44" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="16">
         <v>45434</v>
       </c>
       <c r="B44" s="50" t="s">
         <v>265</v>
       </c>
       <c r="C44" s="42"/>
       <c r="D44" s="12"/>
     </row>
-    <row r="45" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="16">
         <v>45441</v>
       </c>
       <c r="B45" s="30" t="s">
         <v>272</v>
       </c>
       <c r="C45" s="29"/>
       <c r="D45" s="12"/>
     </row>
-    <row r="46" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="16">
         <v>45497</v>
       </c>
       <c r="B46" s="30" t="s">
         <v>274</v>
       </c>
       <c r="C46" s="29"/>
       <c r="D46" s="12"/>
     </row>
-    <row r="47" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="16">
         <v>45511</v>
       </c>
       <c r="B47" s="30" t="s">
         <v>278</v>
       </c>
       <c r="C47" s="29"/>
       <c r="D47" s="12"/>
     </row>
-    <row r="48" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="16">
         <v>45650</v>
       </c>
       <c r="B48" s="30" t="s">
         <v>282</v>
       </c>
       <c r="C48" s="29"/>
       <c r="D48" s="12"/>
     </row>
-    <row r="49" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="16">
         <v>45672</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>288</v>
       </c>
       <c r="C49" s="29"/>
       <c r="D49" s="12"/>
     </row>
-    <row r="50" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <v>45714</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>292</v>
       </c>
       <c r="C50" s="33"/>
       <c r="D50" s="12"/>
     </row>
-    <row r="51" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="34">
         <v>45784</v>
       </c>
       <c r="B51" s="35" t="s">
         <v>296</v>
       </c>
       <c r="C51" s="36"/>
       <c r="D51" s="37"/>
     </row>
-    <row r="52" spans="1:4" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:4" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="34">
         <v>45798</v>
       </c>
       <c r="B52" s="35" t="s">
         <v>299</v>
       </c>
       <c r="C52" s="36"/>
       <c r="D52" s="37"/>
     </row>
-    <row r="53" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="34">
         <v>45812</v>
       </c>
       <c r="B53" s="35" t="s">
         <v>300</v>
       </c>
       <c r="C53" s="36"/>
       <c r="D53" s="37"/>
     </row>
-    <row r="54" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="34">
         <v>45847</v>
       </c>
       <c r="B54" s="35" t="s">
         <v>301</v>
       </c>
       <c r="C54" s="36"/>
       <c r="D54" s="37"/>
     </row>
-    <row r="55" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="34">
         <v>45924</v>
       </c>
       <c r="B55" s="35" t="s">
         <v>303</v>
       </c>
       <c r="C55" s="36"/>
       <c r="D55" s="37"/>
     </row>
-    <row r="56" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="34">
         <v>45972</v>
       </c>
       <c r="B56" s="35" t="s">
         <v>308</v>
       </c>
       <c r="C56" s="36"/>
       <c r="D56" s="37"/>
     </row>
-    <row r="57" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:4" ht="26" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="58" spans="1:4" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:4" ht="108" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="8">
         <v>6</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>260</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>222</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="59" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A59" s="38">
         <v>8</v>
       </c>
       <c r="B59" s="39" t="s">
         <v>227</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>302</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="60" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="38"/>
       <c r="B60" s="39"/>
       <c r="C60" s="47" t="s">
         <v>229</v>
       </c>
       <c r="D60" s="47" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="61" spans="1:4" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:4" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="38"/>
       <c r="B61" s="39"/>
       <c r="C61" s="48"/>
       <c r="D61" s="49"/>
     </row>
-    <row r="62" spans="1:4" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:4" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
         <v>283</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>284</v>
       </c>
       <c r="C62" s="31" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D62" s="32" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="8">
         <v>9</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="64" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="8">
         <v>10</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>145</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="65" spans="1:4" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:4" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="8">
         <v>11</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>170</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="66" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="8">
         <v>11</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>99</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="67" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="8">
         <v>12</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="68" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="8">
         <v>12</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>99</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="69" spans="1:4" ht="156" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:4" ht="156" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="8">
         <v>13</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>297</v>
       </c>
       <c r="C69" s="20" t="s">
         <v>220</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="70" spans="1:4" ht="51" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:4" ht="52" x14ac:dyDescent="0.25">
       <c r="A70" s="8">
         <v>28</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="71" spans="1:4" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:4" ht="91" x14ac:dyDescent="0.25">
       <c r="A71" s="8">
         <v>30</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="72" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
         <v>237</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>276</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>238</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="73" spans="1:4" ht="103.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:4" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>275</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>285</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>286</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="74" spans="1:4" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:4" ht="42.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>239</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>252</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>240</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="75" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:4" ht="26" x14ac:dyDescent="0.25">
       <c r="A75" s="8">
         <v>34</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>248</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>185</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="76" spans="1:4" ht="51" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:4" ht="52" x14ac:dyDescent="0.25">
       <c r="A76" s="8">
         <v>36</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>249</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>221</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="77" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A77" s="8">
         <v>37</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>250</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="78" spans="1:4" ht="51" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:4" ht="52" x14ac:dyDescent="0.25">
       <c r="A78" s="8">
         <v>38</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>140</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="79" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A79" s="8">
         <v>39</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>251</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>191</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="80" spans="1:4" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:4" ht="102" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="8">
         <v>40</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>298</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>166</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="81" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="8">
         <v>40</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="82" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="8">
         <v>41</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>254</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>192</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="83" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="8">
         <v>43</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="84" spans="1:4" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:4" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="8">
         <v>46</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>147</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="85" spans="1:4" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:4" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="8">
         <v>47</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>148</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="86" spans="1:4" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:4" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="8">
         <v>48</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>157</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>158</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="87" spans="1:4" ht="152.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:4" ht="152.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="8">
         <v>50</v>
       </c>
       <c r="B87" s="20" t="s">
         <v>294</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>295</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="88" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="8">
         <v>51</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="89" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A89" s="8">
         <v>52</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>267</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="90" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A90" s="8">
         <v>52</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>268</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="91" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="8">
         <v>53</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>269</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>261</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="92" spans="1:4" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:4" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="8">
         <v>54</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>270</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>262</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="93" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="8" t="s">
         <v>264</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>263</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="94" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="8">
         <v>55</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="95" spans="1:4" ht="51" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:4" ht="52" x14ac:dyDescent="0.25">
       <c r="A95" s="8">
         <v>56</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>129</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="96" spans="1:4" ht="102" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:4" ht="91" x14ac:dyDescent="0.25">
       <c r="A96" s="8" t="s">
         <v>289</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>291</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>290</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="97" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="8">
         <v>57</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>167</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>168</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="98" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="8">
         <v>58</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="99" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="8" t="s">
         <v>304</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>306</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>307</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="100" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A100" s="8">
         <v>59</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="101" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:4" ht="26" x14ac:dyDescent="0.25">
       <c r="A101" s="8">
         <v>60</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>255</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="102" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A102" s="8">
         <v>61</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="103" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:4" ht="26" x14ac:dyDescent="0.25">
       <c r="A103" s="8">
         <v>62</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>256</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>277</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="104" spans="1:4" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:4" ht="260.14999999999998" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="8">
         <v>67</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>110</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="105" spans="1:4" ht="201.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:4" ht="201.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="8">
         <v>68</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="106" spans="1:4" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:4" ht="65" x14ac:dyDescent="0.25">
       <c r="A106" s="8">
         <v>71</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="107" spans="1:4" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:4" ht="65" x14ac:dyDescent="0.25">
       <c r="A107" s="8">
         <v>74</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="108" spans="1:4" ht="102" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:4" ht="104" x14ac:dyDescent="0.25">
       <c r="A108" s="8">
         <v>75</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="109" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:4" ht="26" x14ac:dyDescent="0.25">
       <c r="A109" s="8">
         <v>76</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>243</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="110" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="8">
         <v>77</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="111" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:4" ht="26" x14ac:dyDescent="0.25">
       <c r="A111" s="8">
         <v>78</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>114</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="112" spans="1:4" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:4" ht="65" x14ac:dyDescent="0.25">
       <c r="A112" s="8">
         <v>79</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>151</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="113" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="8">
         <v>79</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="114" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="8">
         <v>80</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="115" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="8">
         <v>82</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="116" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="8">
         <v>83</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>247</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>208</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="117" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="8" t="s">
         <v>246</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>258</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>259</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="118" spans="1:4" ht="51" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A118" s="8">
         <v>84</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="119" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="8">
         <v>84</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="120" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:4" ht="26" x14ac:dyDescent="0.25">
       <c r="A120" s="8">
         <v>85</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="121" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A121" s="8">
         <v>86</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="122" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A122" s="8">
         <v>87</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="123" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="8">
         <v>90</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="124" spans="1:4" ht="51" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:4" ht="52" x14ac:dyDescent="0.25">
       <c r="A124" s="8">
         <v>91</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>122</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="125" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:4" ht="39" x14ac:dyDescent="0.25">
       <c r="A125" s="8">
         <v>93</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>257</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>195</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="126" spans="1:4" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:4" ht="65" x14ac:dyDescent="0.25">
       <c r="A126" s="8">
         <v>95</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>234</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>236</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="127" spans="1:4" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:4" ht="78" x14ac:dyDescent="0.25">
       <c r="A127" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>123</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="128" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:4" ht="26" x14ac:dyDescent="0.25">
       <c r="A128" s="8" t="s">
         <v>194</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>173</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>209</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="129" spans="1:4" ht="172.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:4" ht="172.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="8" t="s">
         <v>88</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>160</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D129" s="13" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="130" spans="1:4" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:4" ht="65" x14ac:dyDescent="0.25">
       <c r="A130" s="8" t="s">
         <v>89</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>162</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D130" s="13" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="131" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="8" t="s">
         <v>89</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>164</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D131" s="13" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="132" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="133" spans="1:4" ht="183" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:4" ht="183" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>165</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="134" spans="1:4" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:4" ht="96.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="8" t="s">
         <v>279</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>280</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>281</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="135" spans="1:4" ht="363.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:4" ht="364" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="136" spans="1:4" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:4" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="25" t="s">
         <v>197</v>
       </c>
       <c r="B136" s="26" t="s">
         <v>175</v>
       </c>
       <c r="C136" s="26" t="s">
         <v>210</v>
       </c>
       <c r="D136" s="26" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="137" spans="1:4" ht="68.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:4" ht="68.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="25" t="s">
         <v>198</v>
       </c>
       <c r="B137" s="26" t="s">
         <v>177</v>
       </c>
       <c r="C137" s="26" t="s">
         <v>211</v>
       </c>
       <c r="D137" s="26" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="138" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:4" ht="55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="25" t="s">
         <v>199</v>
       </c>
       <c r="B138" s="26" t="s">
         <v>178</v>
       </c>
       <c r="C138" s="26" t="s">
         <v>212</v>
       </c>
       <c r="D138" s="26" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="139" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="25" t="s">
         <v>200</v>
       </c>
       <c r="B139" s="26" t="s">
         <v>179</v>
       </c>
       <c r="C139" s="26" t="s">
         <v>213</v>
       </c>
       <c r="D139" s="26" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="140" spans="1:4" ht="51.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:4" ht="52" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="25" t="s">
         <v>201</v>
       </c>
       <c r="B140" s="26" t="s">
         <v>180</v>
       </c>
       <c r="C140" s="26" t="s">
         <v>214</v>
       </c>
       <c r="D140" s="26" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="141" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:4" ht="26" x14ac:dyDescent="0.25">
       <c r="A141" s="25" t="s">
         <v>202</v>
       </c>
       <c r="B141" s="26" t="s">
         <v>181</v>
       </c>
       <c r="C141" s="26" t="s">
         <v>215</v>
       </c>
       <c r="D141" s="26" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="142" spans="1:4" ht="109.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:4" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="8" t="s">
         <v>196</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>206</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>216</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="143" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A143" s="22"/>
       <c r="B143" s="21"/>
       <c r="C143" s="21"/>
       <c r="D143" s="21"/>
     </row>
-    <row r="144" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A144" s="22"/>
       <c r="B144" s="21"/>
       <c r="C144" s="21"/>
       <c r="D144" s="21"/>
     </row>
-    <row r="145" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A145" s="22"/>
       <c r="B145" s="21"/>
       <c r="C145" s="21"/>
       <c r="D145" s="21"/>
     </row>
-    <row r="146" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A146" s="22"/>
       <c r="B146" s="21"/>
       <c r="C146" s="21"/>
       <c r="D146" s="21"/>
     </row>
-    <row r="147" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A147" s="22"/>
       <c r="B147" s="21"/>
       <c r="C147" s="21"/>
       <c r="D147" s="21"/>
     </row>
-    <row r="148" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A148" s="22"/>
       <c r="B148" s="21"/>
       <c r="C148" s="21"/>
       <c r="D148" s="21"/>
     </row>
-    <row r="149" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A149" s="22"/>
       <c r="B149" s="21"/>
       <c r="C149" s="21"/>
       <c r="D149" s="21"/>
     </row>
-    <row r="150" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A150" s="22"/>
       <c r="B150" s="21"/>
       <c r="C150" s="21"/>
       <c r="D150" s="21"/>
     </row>
-    <row r="151" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A151" s="22"/>
       <c r="B151" s="21"/>
       <c r="C151" s="21"/>
       <c r="D151" s="21"/>
     </row>
-    <row r="152" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A152" s="22"/>
       <c r="B152" s="21"/>
       <c r="C152" s="21"/>
       <c r="D152" s="21"/>
     </row>
-    <row r="153" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A153" s="22"/>
       <c r="B153" s="21"/>
       <c r="C153" s="21"/>
       <c r="D153" s="21"/>
     </row>
-    <row r="154" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A154" s="22"/>
       <c r="B154" s="21"/>
       <c r="C154" s="21"/>
       <c r="D154" s="21"/>
     </row>
-    <row r="155" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A155" s="22"/>
       <c r="B155" s="21"/>
       <c r="C155" s="21"/>
       <c r="D155" s="21"/>
     </row>
-    <row r="156" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A156" s="22"/>
       <c r="B156" s="21"/>
       <c r="C156" s="21"/>
       <c r="D156" s="21"/>
     </row>
-    <row r="157" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A157" s="22"/>
       <c r="B157" s="21"/>
       <c r="C157" s="21"/>
       <c r="D157" s="21"/>
     </row>
-    <row r="158" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A158" s="22"/>
       <c r="B158" s="21"/>
       <c r="C158" s="21"/>
       <c r="D158" s="21"/>
     </row>
-    <row r="159" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A159" s="22"/>
       <c r="B159" s="21"/>
       <c r="C159" s="21"/>
       <c r="D159" s="21"/>
     </row>
-    <row r="160" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A160" s="22"/>
       <c r="B160" s="21"/>
       <c r="C160" s="21"/>
       <c r="D160" s="21"/>
     </row>
-    <row r="161" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A161" s="22"/>
       <c r="B161" s="21"/>
       <c r="C161" s="21"/>
       <c r="D161" s="21"/>
     </row>
-    <row r="162" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A162" s="22"/>
       <c r="B162" s="21"/>
       <c r="C162" s="21"/>
       <c r="D162" s="21"/>
     </row>
-    <row r="163" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A163" s="22"/>
       <c r="B163" s="21"/>
       <c r="C163" s="21"/>
       <c r="D163" s="21"/>
     </row>
-    <row r="164" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A164" s="22"/>
       <c r="B164" s="21"/>
       <c r="C164" s="21"/>
       <c r="D164" s="21"/>
     </row>
-    <row r="165" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A165" s="22"/>
       <c r="B165" s="21"/>
       <c r="C165" s="21"/>
       <c r="D165" s="21"/>
     </row>
-    <row r="166" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A166" s="22"/>
       <c r="B166" s="21"/>
       <c r="C166" s="21"/>
       <c r="D166" s="21"/>
     </row>
-    <row r="167" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:4" ht="13" x14ac:dyDescent="0.25">
       <c r="A167" s="22"/>
       <c r="B167" s="21"/>
       <c r="C167" s="21"/>
       <c r="D167" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="B59:B61"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="C60:C61"/>
     <mergeCell ref="D60:D61"/>
     <mergeCell ref="B44:C44"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007C45DEA5144669478CBCA0E82476BE0E" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="d0117a5bbebf0c9b5b38c793618f8c85">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae996881-ca24-45d4-9d77-2b8c4778ed48" xmlns:ns3="0cdf32cc-f471-4d4b-8d10-558d6b26b2f2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a73983b03a1c202680b9d99d2daa5e6b" ns2:_="" ns3:_="">
     <xsd:import namespace="ae996881-ca24-45d4-9d77-2b8c4778ed48"/>
     <xsd:import namespace="0cdf32cc-f471-4d4b-8d10-558d6b26b2f2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -5742,84 +5733,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="0cdf32cc-f471-4d4b-8d10-558d6b26b2f2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae996881-ca24-45d4-9d77-2b8c4778ed48">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85D7953F-2ECC-44E5-972E-8301D0BC345F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4746069-C478-4D8F-9E42-51B1E5BFCE31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae996881-ca24-45d4-9d77-2b8c4778ed48"/>
     <ds:schemaRef ds:uri="0cdf32cc-f471-4d4b-8d10-558d6b26b2f2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85D7953F-2ECC-44E5-972E-8301D0BC345F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBCFEAE3-2F65-40C4-9AB8-5331E873F2C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="ae996881-ca24-45d4-9d77-2b8c4778ed48"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="0cdf32cc-f471-4d4b-8d10-558d6b26b2f2"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6539375e-8893-4d02-8b21-65c65c057157}" enabled="0" method="" siteId="{6539375e-8893-4d02-8b21-65c65c057157}" removed="1"/>
 </clbl:labelList>